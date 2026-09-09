--- v0 (2026-07-10)
+++ v1 (2026-09-09)
@@ -418,51 +418,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="17" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="22" customWidth="1" min="3" max="3"/>
     <col width="19" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="24" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="7" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Nombre Servidor</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
@@ -521,99 +521,140 @@
         <is>
           <t>2026-07-10</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>POR PAGAR</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>FULL</t>
         </is>
       </c>
       <c r="F2" t="inlineStr"/>
       <c r="G2" t="n">
         <v>150</v>
       </c>
       <c r="H2" t="n">
         <v>0</v>
       </c>
       <c r="I2" t="n">
         <v>150</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Isaac Cali</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>7868261311</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>ZELLE</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>FULL</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="G3" t="n">
+        <v>150</v>
+      </c>
+      <c r="H3" t="n">
+        <v>150</v>
+      </c>
+      <c r="I3" t="n">
+        <v>0</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Modalidad de Pago</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Total Recaudado</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>CASH</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>ZELLE</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>0</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>SQUARE</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>POR PAGAR</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
@@ -635,54 +676,54 @@
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Tipo de Servicio</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Cantidad</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Total Recaudado</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>FULL</t>
         </is>
       </c>
       <c r="B2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="C2" t="n">
-        <v>0</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>ANGELITO</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>0</v>
       </c>
       <c r="C3" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>